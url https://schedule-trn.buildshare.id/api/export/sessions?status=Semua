--- v0 (2026-09-06)
+++ v1 (2026-11-08)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="12.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="38.83203125" customWidth="1"/>
     <col min="4" max="4" width="28.83203125" customWidth="1"/>
     <col min="5" max="5" width="12.83203125" customWidth="1"/>
     <col min="6" max="6" width="15.83203125" customWidth="1"/>
     <col min="7" max="7" width="15.83203125" customWidth="1"/>
     <col min="8" max="8" width="18.83203125" customWidth="1"/>
     <col min="9" max="9" width="26.83203125" customWidth="1"/>
     <col min="10" max="10" width="26.83203125" customWidth="1"/>
     <col min="11" max="11" width="14.83203125" customWidth="1"/>
     <col min="12" max="12" width="18.83203125" customWidth="1"/>
     <col min="13" max="13" width="16.83203125" customWidth="1"/>
     <col min="14" max="14" width="18.83203125" customWidth="1"/>
     <col min="15" max="15" width="16.83203125" customWidth="1"/>
     <col min="16" max="16" width="32.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>ID Sesi</v>
@@ -485,351 +485,651 @@
       </c>
       <c r="J1" t="str">
         <v>Venue</v>
       </c>
       <c r="K1" t="str">
         <v>Kota</v>
       </c>
       <c r="L1" t="str">
         <v>Ruangan</v>
       </c>
       <c r="M1" t="str">
         <v>Harga (IDR)</v>
       </c>
       <c r="N1" t="str">
         <v>Status</v>
       </c>
       <c r="O1" t="str">
         <v>Kapasitas Peserta</v>
       </c>
       <c r="P1" t="str">
         <v>Catatan Publik</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>32602b02-ee5a-4acd-8317-edebf8d1728d</v>
+        <v>ses-1</v>
       </c>
       <c r="B2" t="str">
-        <v>TRN-005</v>
+        <v>TRN-001</v>
       </c>
       <c r="C2" t="str">
-        <v>IT Risk Management</v>
+        <v>Boiler &amp; System Operation</v>
       </c>
       <c r="D2" t="str">
-        <v>Culinary, Hospitality &amp; General Services</v>
+        <v>Human Resources &amp; Industrial Relations</v>
       </c>
       <c r="E2" t="str">
         <v>Gel. 1</v>
       </c>
       <c r="F2" t="str">
-        <v>2027-01-12</v>
+        <v>13-01-2027</v>
       </c>
       <c r="G2" t="str">
-        <v>2027-01-13</v>
+        <v>15-01-2027</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I2" t="str">
-        <v>Andika Bayu Saputra, S.Kom, M.Kom</v>
+        <v>Dr. Sari Dewi, S.T., M.Eng.</v>
       </c>
       <c r="J2" t="str">
-        <v>Hotel Santika Yogyakarta</v>
+        <v>Griya Training Center</v>
       </c>
       <c r="K2" t="str">
-        <v>Yogyakarta</v>
+        <v>Surabaya</v>
       </c>
       <c r="L2" t="str">
-        <v>Meeting Room 2</v>
+        <v>Ruang Utama</v>
       </c>
       <c r="M2">
-        <v>5950000</v>
+        <v>7950000</v>
       </c>
       <c r="N2" t="str">
-        <v>Disetujui</v>
+        <v>Dipublikasi</v>
       </c>
       <c r="O2">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="P2" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>ab981b60-b782-48aa-8355-5223eef624d3</v>
+        <v>ses-2</v>
       </c>
       <c r="B3" t="str">
-        <v>TRN-001</v>
+        <v>TRN-002</v>
       </c>
       <c r="C3" t="str">
-        <v>Kalibrasi Peralatan Kontrol &amp; Instrumentasi</v>
+        <v>K3 Umum &amp; SMK3</v>
       </c>
       <c r="D3" t="str">
         <v>Culinary, Hospitality &amp; General Services</v>
       </c>
       <c r="E3" t="str">
         <v>Gel. 1</v>
       </c>
       <c r="F3" t="str">
-        <v>2027-01-12</v>
+        <v>03-02-2027</v>
       </c>
       <c r="G3" t="str">
-        <v>2027-01-14</v>
+        <v>04-02-2027</v>
       </c>
       <c r="H3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I3" t="str">
-        <v>Ali Mashar, M.Eng.Sc., IPU</v>
+        <v>Ir. Budi Santoso, M.T.</v>
       </c>
       <c r="J3" t="str">
-        <v>Griya Training Center</v>
+        <v>Hotel Pullman Jakarta</v>
       </c>
       <c r="K3" t="str">
-        <v>Surabaya</v>
+        <v>Jakarta</v>
       </c>
       <c r="L3" t="str">
-        <v>Ruang Utama</v>
+        <v>Ballroom A</v>
       </c>
       <c r="M3">
-        <v>7950000</v>
+        <v>5500000</v>
       </c>
       <c r="N3" t="str">
-        <v>Dipublikasi</v>
+        <v>Disetujui</v>
       </c>
       <c r="O3">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="P3" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>10dfbee2-ce18-4829-90d1-f8603c5b66e6</v>
+        <v>ses-3</v>
       </c>
       <c r="B4" t="str">
-        <v>TRN-001</v>
+        <v>TRN-003</v>
       </c>
       <c r="C4" t="str">
-        <v>Kalibrasi Peralatan Kontrol &amp; Instrumentasi</v>
+        <v>Manajemen Risiko &amp; HIRARC</v>
       </c>
       <c r="D4" t="str">
         <v>Culinary, Hospitality &amp; General Services</v>
       </c>
       <c r="E4" t="str">
         <v>Gel. 1</v>
       </c>
       <c r="F4" t="str">
-        <v>2027-01-12</v>
+        <v>17-02-2027</v>
       </c>
       <c r="G4" t="str">
-        <v>2027-01-14</v>
+        <v>18-02-2027</v>
       </c>
       <c r="H4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I4" t="str">
-        <v>Ali Mashar, M.Eng.Sc., IPU</v>
+        <v>Prof. Ahmad Fauzi</v>
       </c>
       <c r="J4" t="str">
         <v>Pusdiklat Industri Bandung</v>
       </c>
       <c r="K4" t="str">
         <v>Bandung</v>
       </c>
       <c r="L4" t="str">
         <v>Kelas B</v>
       </c>
       <c r="M4">
-        <v>7950000</v>
+        <v>6200000</v>
       </c>
       <c r="N4" t="str">
-        <v>Draft</v>
+        <v>Diajukan</v>
       </c>
       <c r="O4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="P4" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>ca68228d-3663-44d8-aa83-f0cfeee04eab</v>
+        <v>ses-4</v>
       </c>
       <c r="B5" t="str">
-        <v>TRN-004</v>
+        <v>TRN-005</v>
       </c>
       <c r="C5" t="str">
-        <v>Big Data &amp; Cloud Computing</v>
+        <v>Leadership &amp; Change Management</v>
       </c>
       <c r="D5" t="str">
-        <v>Culinary, Hospitality &amp; General Services</v>
+        <v>Electrical, Instrumentation &amp; Automation</v>
       </c>
       <c r="E5" t="str">
         <v>Gel. 1</v>
       </c>
       <c r="F5" t="str">
-        <v>2027-01-19</v>
+        <v>03-03-2027</v>
       </c>
       <c r="G5" t="str">
-        <v>2027-01-20</v>
+        <v>04-03-2027</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="str">
-        <v>Andika Bayu Saputra, S.Kom, M.Kom</v>
+        <v>Prof. Ahmad Fauzi</v>
       </c>
       <c r="J5" t="str">
-        <v>Hotel Santika Yogyakarta</v>
+        <v>Hotel Pullman Jakarta</v>
       </c>
       <c r="K5" t="str">
-        <v>Yogyakarta</v>
+        <v>Jakarta</v>
       </c>
       <c r="L5" t="str">
-        <v>Meeting Room 2</v>
+        <v>Ballroom A</v>
       </c>
       <c r="M5">
-        <v>5950000</v>
+        <v>9500000</v>
       </c>
       <c r="N5" t="str">
-        <v>Dipublikasi</v>
+        <v>Draft</v>
       </c>
       <c r="O5">
         <v>30</v>
       </c>
       <c r="P5" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>48e88ca2-4a4b-43fd-b9a2-c6c37c805168</v>
+        <v>ses-5</v>
       </c>
       <c r="B6" t="str">
         <v>TRN-004</v>
       </c>
       <c r="C6" t="str">
-        <v>Big Data &amp; Cloud Computing</v>
+        <v>AMDAL &amp; Pengelolaan Lingkungan</v>
       </c>
       <c r="D6" t="str">
-        <v>Culinary, Hospitality &amp; General Services</v>
+        <v>HSE &amp; Process Safety</v>
       </c>
       <c r="E6" t="str">
-        <v>Gel. 2</v>
+        <v>Gel. 1</v>
       </c>
       <c r="F6" t="str">
-        <v>2027-04-07</v>
+        <v>07-04-2027</v>
       </c>
       <c r="G6" t="str">
-        <v>2027-04-08</v>
+        <v>09-04-2027</v>
       </c>
       <c r="H6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" t="str">
-        <v>Andika Bayu Saputra, S.Kom, M.Kom</v>
+        <v>Rina Kusumawati, M.K.K.K.</v>
       </c>
       <c r="J6" t="str">
         <v>Hotel Santika Yogyakarta</v>
       </c>
       <c r="K6" t="str">
         <v>Yogyakarta</v>
       </c>
       <c r="L6" t="str">
         <v>Meeting Room 2</v>
       </c>
       <c r="M6">
-        <v>5950000</v>
+        <v>8750000</v>
       </c>
       <c r="N6" t="str">
-        <v>Draft</v>
+        <v>Dipublikasi</v>
       </c>
       <c r="O6">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="P6" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>cb1168f0-30d7-439a-9911-449922c3931d</v>
+        <v>ses-6</v>
       </c>
       <c r="B7" t="str">
-        <v>TRN-005</v>
+        <v>TRN-006</v>
       </c>
       <c r="C7" t="str">
-        <v>IT Risk Management</v>
+        <v>Efisiensi Energi &amp; Audit Energi</v>
       </c>
       <c r="D7" t="str">
-        <v>Culinary, Hospitality &amp; General Services</v>
+        <v>HSE &amp; Process Safety</v>
       </c>
       <c r="E7" t="str">
-        <v>Gel. 2</v>
+        <v>Gel. 1</v>
       </c>
       <c r="F7" t="str">
-        <v>2027-05-11</v>
+        <v>05-05-2027</v>
       </c>
       <c r="G7" t="str">
-        <v>2027-05-12</v>
+        <v>08-05-2027</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I7" t="str">
-        <v>Andika Bayu Saputra, S.Kom, M.Kom</v>
+        <v>Rina Kusumawati, M.K.K.K.</v>
       </c>
       <c r="J7" t="str">
-        <v>Hotel Santika Yogyakarta</v>
+        <v>Hotel Novotel Balikpapan</v>
       </c>
       <c r="K7" t="str">
-        <v>Yogyakarta</v>
+        <v>Balikpapan</v>
       </c>
       <c r="L7" t="str">
-        <v>Meeting Room 2</v>
+        <v>Seminar Room</v>
       </c>
       <c r="M7">
-        <v>5950000</v>
+        <v>10500000</v>
       </c>
       <c r="N7" t="str">
-        <v>Draft</v>
+        <v>Disetujui</v>
       </c>
       <c r="O7">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="P7" t="str">
         <v>—</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>ses-7</v>
+      </c>
+      <c r="B8" t="str">
+        <v>TRN-001</v>
+      </c>
+      <c r="C8" t="str">
+        <v>Boiler &amp; System Operation</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Human Resources &amp; Industrial Relations</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Gel. 2</v>
+      </c>
+      <c r="F8" t="str">
+        <v>07-07-2027</v>
+      </c>
+      <c r="G8" t="str">
+        <v>09-07-2027</v>
+      </c>
+      <c r="H8">
+        <v>3</v>
+      </c>
+      <c r="I8" t="str">
+        <v>Dr. Sari Dewi, S.T., M.Eng.</v>
+      </c>
+      <c r="J8" t="str">
+        <v>Griya Training Center</v>
+      </c>
+      <c r="K8" t="str">
+        <v>Surabaya</v>
+      </c>
+      <c r="L8" t="str">
+        <v>Ruang Utama</v>
+      </c>
+      <c r="M8">
+        <v>7950000</v>
+      </c>
+      <c r="N8" t="str">
+        <v>Draft</v>
+      </c>
+      <c r="O8">
+        <v>20</v>
+      </c>
+      <c r="P8" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>ses-8</v>
+      </c>
+      <c r="B9" t="str">
+        <v>TRN-002</v>
+      </c>
+      <c r="C9" t="str">
+        <v>K3 Umum &amp; SMK3</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Culinary, Hospitality &amp; General Services</v>
+      </c>
+      <c r="E9" t="str">
+        <v>Gel. 2</v>
+      </c>
+      <c r="F9" t="str">
+        <v>19-08-2027</v>
+      </c>
+      <c r="G9" t="str">
+        <v>20-08-2027</v>
+      </c>
+      <c r="H9">
+        <v>2</v>
+      </c>
+      <c r="I9" t="str">
+        <v>Ir. Budi Santoso, M.T.</v>
+      </c>
+      <c r="J9" t="str">
+        <v>Pusdiklat Industri Bandung</v>
+      </c>
+      <c r="K9" t="str">
+        <v>Bandung</v>
+      </c>
+      <c r="L9" t="str">
+        <v>Kelas B</v>
+      </c>
+      <c r="M9">
+        <v>5500000</v>
+      </c>
+      <c r="N9" t="str">
+        <v>Draft</v>
+      </c>
+      <c r="O9">
+        <v>30</v>
+      </c>
+      <c r="P9" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>ses-9</v>
+      </c>
+      <c r="B10" t="str">
+        <v>TRN-003</v>
+      </c>
+      <c r="C10" t="str">
+        <v>Manajemen Risiko &amp; HIRARC</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Culinary, Hospitality &amp; General Services</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Gel. 1</v>
+      </c>
+      <c r="F10" t="str">
+        <v>15-09-2027</v>
+      </c>
+      <c r="G10" t="str">
+        <v>16-09-2027</v>
+      </c>
+      <c r="H10">
+        <v>2</v>
+      </c>
+      <c r="I10" t="str">
+        <v>Prof. Ahmad Fauzi</v>
+      </c>
+      <c r="J10" t="str">
+        <v>Hotel Santika Yogyakarta</v>
+      </c>
+      <c r="K10" t="str">
+        <v>Yogyakarta</v>
+      </c>
+      <c r="L10" t="str">
+        <v>Meeting Room 2</v>
+      </c>
+      <c r="M10">
+        <v>6200000</v>
+      </c>
+      <c r="N10" t="str">
+        <v>Perlu Revisi</v>
+      </c>
+      <c r="O10">
+        <v>30</v>
+      </c>
+      <c r="P10" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>ses-10</v>
+      </c>
+      <c r="B11" t="str">
+        <v>TRN-005</v>
+      </c>
+      <c r="C11" t="str">
+        <v>Leadership &amp; Change Management</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Electrical, Instrumentation &amp; Automation</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Gel. 2</v>
+      </c>
+      <c r="F11" t="str">
+        <v>05-10-2027</v>
+      </c>
+      <c r="G11" t="str">
+        <v>06-10-2027</v>
+      </c>
+      <c r="H11">
+        <v>2</v>
+      </c>
+      <c r="I11" t="str">
+        <v>Prof. Ahmad Fauzi</v>
+      </c>
+      <c r="J11" t="str">
+        <v>Hotel Pullman Jakarta</v>
+      </c>
+      <c r="K11" t="str">
+        <v>Jakarta</v>
+      </c>
+      <c r="L11" t="str">
+        <v>Ballroom A</v>
+      </c>
+      <c r="M11">
+        <v>9500000</v>
+      </c>
+      <c r="N11" t="str">
+        <v>Dipublikasi</v>
+      </c>
+      <c r="O11">
+        <v>30</v>
+      </c>
+      <c r="P11" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>ses-11</v>
+      </c>
+      <c r="B12" t="str">
+        <v>TRN-002</v>
+      </c>
+      <c r="C12" t="str">
+        <v>K3 Umum &amp; SMK3</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Culinary, Hospitality &amp; General Services</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Gel. 3</v>
+      </c>
+      <c r="F12" t="str">
+        <v>09-11-2027</v>
+      </c>
+      <c r="G12" t="str">
+        <v>10-11-2027</v>
+      </c>
+      <c r="H12">
+        <v>2</v>
+      </c>
+      <c r="I12" t="str">
+        <v>Ir. Budi Santoso, M.T.</v>
+      </c>
+      <c r="J12" t="str">
+        <v>Hotel Pullman Jakarta</v>
+      </c>
+      <c r="K12" t="str">
+        <v>Jakarta</v>
+      </c>
+      <c r="L12" t="str">
+        <v>Ballroom A</v>
+      </c>
+      <c r="M12">
+        <v>5500000</v>
+      </c>
+      <c r="N12" t="str">
+        <v>Draft</v>
+      </c>
+      <c r="O12">
+        <v>40</v>
+      </c>
+      <c r="P12" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>ses-12</v>
+      </c>
+      <c r="B13" t="str">
+        <v>TRN-004</v>
+      </c>
+      <c r="C13" t="str">
+        <v>AMDAL &amp; Pengelolaan Lingkungan</v>
+      </c>
+      <c r="D13" t="str">
+        <v>HSE &amp; Process Safety</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Gel. 1</v>
+      </c>
+      <c r="F13" t="str">
+        <v>02-12-2027</v>
+      </c>
+      <c r="G13" t="str">
+        <v>04-12-2027</v>
+      </c>
+      <c r="H13">
+        <v>3</v>
+      </c>
+      <c r="I13" t="str">
+        <v>Rina Kusumawati, M.K.K.K.</v>
+      </c>
+      <c r="J13" t="str">
+        <v>Hotel Santika Yogyakarta</v>
+      </c>
+      <c r="K13" t="str">
+        <v>Yogyakarta</v>
+      </c>
+      <c r="L13" t="str">
+        <v>Meeting Room 2</v>
+      </c>
+      <c r="M13">
+        <v>8750000</v>
+      </c>
+      <c r="N13" t="str">
+        <v>Draft</v>
+      </c>
+      <c r="O13">
+        <v>30</v>
+      </c>
+      <c r="P13" t="str">
+        <v>—</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:P7"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:P13"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Jadwal Training 2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 