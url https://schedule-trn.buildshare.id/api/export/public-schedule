--- v0 (2026-09-06)
+++ v1 (2026-11-08)
@@ -410,131 +410,151 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="42.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="16.83203125" customWidth="1"/>
     <col min="4" max="4" width="30.83203125" customWidth="1"/>
     <col min="5" max="5" width="18.83203125" customWidth="1"/>
     <col min="6" max="6" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Training Schedule 2027 - PT Fiqry Jaya Manunggal - Training &amp; Consulting www.fiqry.com</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Judul Training</v>
       </c>
       <c r="B3" t="str">
         <v>Tanggal Mulai</v>
       </c>
       <c r="C3" t="str">
         <v>Tanggal Selesai</v>
       </c>
       <c r="D3" t="str">
         <v>Trainer</v>
       </c>
       <c r="E3" t="str">
         <v>Kota</v>
       </c>
       <c r="F3" t="str">
         <v>Harga</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Kalibrasi Peralatan Kontrol &amp; Instrumentasi</v>
+        <v>Boiler &amp; System Operation</v>
       </c>
       <c r="B4" t="str">
-        <v>2027-01-12</v>
+        <v>13-01-2027</v>
       </c>
       <c r="C4" t="str">
-        <v>2027-01-14</v>
+        <v>15-01-2027</v>
       </c>
       <c r="D4" t="str">
-        <v>Ali Mashar, M.Eng.Sc., IPU</v>
+        <v>Dr. Sari Dewi, S.T., M.Eng.</v>
       </c>
       <c r="E4" t="str">
         <v>Surabaya</v>
       </c>
       <c r="F4" t="str">
         <v>Rp 7.950.000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Big Data &amp; Cloud Computing</v>
+        <v>AMDAL &amp; Pengelolaan Lingkungan</v>
       </c>
       <c r="B5" t="str">
-        <v>2027-01-19</v>
+        <v>07-04-2027</v>
       </c>
       <c r="C5" t="str">
-        <v>2027-01-20</v>
+        <v>09-04-2027</v>
       </c>
       <c r="D5" t="str">
-        <v>Andika Bayu Saputra, S.Kom, M.Kom</v>
+        <v>Rina Kusumawati, M.K.K.K.</v>
       </c>
       <c r="E5" t="str">
         <v>Yogyakarta</v>
       </c>
       <c r="F5" t="str">
-        <v>Rp 5.950.000</v>
+        <v>Rp 8.750.000</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Leadership &amp; Change Management</v>
+      </c>
+      <c r="B6" t="str">
+        <v>05-10-2027</v>
+      </c>
+      <c r="C6" t="str">
+        <v>06-10-2027</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Prof. Ahmad Fauzi</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Jakarta</v>
+      </c>
+      <c r="F6" t="str">
+        <v>Rp 9.500.000</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F5"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Jadwal Publik 2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 